--- v0 (2026-03-05)
+++ v1 (2026-05-30)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B3D84C0" w14:textId="78634054" w:rsidR="005132AB" w:rsidRDefault="005132AB" w:rsidP="00913B70">
       <w:pPr>
         <w:ind w:left="4320" w:right="-993" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ED0BECF" wp14:editId="6DC80B7E">
             <wp:extent cx="3394094" cy="871856"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="1" name="Picture 1" descr="Logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
@@ -246,191 +246,191 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>online grants information service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: or call our freephone helpline for information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39281609" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEC5E01" w14:textId="0C077BD6" w:rsidR="00913B70" w:rsidRPr="001128C8" w:rsidRDefault="002363D3" w:rsidP="00693757">
+    <w:p w14:paraId="2DEC5E01" w14:textId="0C077BD6" w:rsidR="00913B70" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00693757" w:rsidRPr="00913B70">
+        <w:r w:rsidRPr="00913B70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Disability Grants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00693757" w:rsidRPr="001128C8">
+      <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also has information about grants</w:t>
       </w:r>
       <w:r w:rsidR="00913B70">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0C9F20" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="524172E1" w14:textId="4CCBF230" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
+    <w:p w14:paraId="524172E1" w14:textId="6F7CDE5F" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>endeavour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to keep this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>up-to-date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but please be aware criteria may change at short notice. Information </w:t>
+        <w:t xml:space="preserve"> but please be aware criteria may change at short notice. Information correct </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>correct</w:t>
+        <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002273D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="00913B70">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="002273D5">
+      <w:r w:rsidR="000C6E43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E0FCED" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5953EC1C" w14:textId="2E509E02" w:rsidR="00693757" w:rsidRDefault="00693757" w:rsidP="00693757">
       <w:pPr>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -495,71 +495,71 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8346"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E5587" w:rsidRPr="001128C8" w14:paraId="27FB72F2" w14:textId="77777777" w:rsidTr="00415A0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19717302" w14:textId="7CF3ECCE" w:rsidR="003613C0" w:rsidRDefault="002363D3" w:rsidP="001B3308">
+          <w:p w14:paraId="19717302" w14:textId="7CF3ECCE" w:rsidR="003613C0" w:rsidRDefault="00693757" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00693757" w:rsidRPr="00913B70">
+              <w:r w:rsidRPr="00913B70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Family Fund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
@@ -787,109 +787,141 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for items which are the responsibility of the NHS or social services</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E9B4051" w14:textId="77777777" w:rsidR="00865170" w:rsidRPr="001128C8" w:rsidRDefault="00865170" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54FF5EAF" w14:textId="1D024CA6" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="001B3308">
+          <w:p w14:paraId="54FF5EAF" w14:textId="0397E4B6" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Families in the UK raising a disabled or seriously ill child or young person up to age 17, with evidence of entitlement to statutory financial support (separate applications process for </w:t>
+              <w:t xml:space="preserve">Families in the UK raising a disabled or seriously ill child or young person up to age </w:t>
+            </w:r>
+            <w:r w:rsidR="00A35178">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, with evidence of entitlement to statutory financial support (separate applications process for </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>families</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> resident in Wales). See website for further details on eligibility.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63E031C5" w14:textId="77777777" w:rsidR="00865170" w:rsidRPr="001128C8" w:rsidRDefault="00865170" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C6BBFD7" w14:textId="77777777" w:rsidR="003C3826" w:rsidRDefault="00693757" w:rsidP="001B3308">
+          <w:p w14:paraId="6C6BBFD7" w14:textId="5C62774A" w:rsidR="003C3826" w:rsidRDefault="00693757" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Parents and/or carers can apply. Application packs, to be filled in and posted back to the Trust, can be posted on request or downloaded from the website. If applying for the first time you can register and apply online.</w:t>
+              <w:t>Parents and/or carers can apply</w:t>
+            </w:r>
+            <w:r w:rsidR="00324C43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> online. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Application packs, to be filled in and posted back to the Trust, can be posted on request or downloaded from the website. If applying for the first time you can register and apply online.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="434CB241" w14:textId="139BFAC5" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FA7049A" w14:textId="77777777" w:rsidR="00122A34" w:rsidRPr="001128C8" w:rsidRDefault="00122A34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -901,71 +933,71 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8346"/>
       </w:tblGrid>
       <w:tr w:rsidR="00324FE8" w:rsidRPr="001128C8" w14:paraId="72141CD5" w14:textId="77777777" w:rsidTr="00246A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26522C3F" w14:textId="5035D1AE" w:rsidR="001128C8" w:rsidRPr="00D57E24" w:rsidRDefault="002363D3" w:rsidP="001128C8">
+          <w:p w14:paraId="26522C3F" w14:textId="5035D1AE" w:rsidR="001128C8" w:rsidRPr="00D57E24" w:rsidRDefault="00693757" w:rsidP="001128C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00693757" w:rsidRPr="00941B9E">
+              <w:r w:rsidRPr="00941B9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Children Today Charitable Trust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: 01244 335 622   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D2F13B6" w14:textId="39783A83" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="00DA4AAC">
             <w:pPr>
               <w:rPr>
@@ -1026,107 +1058,125 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B4E1F29" w14:textId="77777777" w:rsidR="001128C8" w:rsidRDefault="001128C8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F0E42B5" w14:textId="77777777" w:rsidR="001128C8" w:rsidRDefault="001128C8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="28552D9D" w14:textId="77777777" w:rsidR="00371E27" w:rsidRDefault="00371E27" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="5080BE44" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76102884" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64EF4CC8" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
+          <w:p w14:paraId="35D8E571" w14:textId="77777777" w:rsidR="003E08C2" w:rsidRDefault="003E08C2" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64EF4CC8" w14:textId="1F87BFE1" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06479C3C" w14:textId="0852F71C" w:rsidR="00324FE8" w:rsidRPr="00737FC6" w:rsidRDefault="00693757" w:rsidP="00693757">
+          <w:p w14:paraId="06479C3C" w14:textId="67D2778B" w:rsidR="00324FE8" w:rsidRPr="00FE05CE" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility equipment: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tooltip="Link title" w:history="1"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>includes (but not limited to</w:t>
             </w:r>
             <w:r w:rsidR="001E5584">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1199,51 +1249,129 @@
               </w:rPr>
               <w:t>iPad</w:t>
             </w:r>
             <w:r w:rsidR="00941B9E">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00737FC6">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>, laptops, holidays, apps or communication aids</w:t>
+              <w:t xml:space="preserve">, laptops, holidays, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E615A9" w:rsidRPr="00E615A9">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>outdoor play equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="00E615A9" w:rsidRPr="00FE05CE">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE05CE" w:rsidRPr="00FE05CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Home, garden or car adaptations</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE05CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FC6">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>apps o</w:t>
+            </w:r>
+            <w:r w:rsidR="00371E27">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FC6">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>communication aids</w:t>
             </w:r>
             <w:r w:rsidR="00324FE8" w:rsidRPr="00737FC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044155EF" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19154ED2" w14:textId="59E3E97A" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
@@ -1264,496 +1392,181 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and living in the UK</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Must be in receipt of DLA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D48ED8D" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25DF99C6" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
+          <w:p w14:paraId="25DF99C6" w14:textId="627196FD" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications must be for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>specialised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pieces of equipment for individual children (not groups or schools) and must be made by the individual applying, their parent, or legal guardian. You will need to obtain a medical reference from a professional along with a quotation for the equipment. Contact Trust to request an application form.</w:t>
+              <w:t xml:space="preserve"> pieces of equipment for individual children (not groups or schools) and must be made by the individual applying, their parent, or legal guardian. You will need to obtain a medical reference from a professional along with a quotation for the equipment. Contact </w:t>
+            </w:r>
+            <w:r w:rsidR="003E08C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trust to request an application form.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38662CAF" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...326 lines deleted...]
-              <w:t xml:space="preserve"> or equivalent, submitted with appropriate financial information. Fill in a preliminary form on the website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5587" w:rsidRPr="001128C8" w14:paraId="565B722E" w14:textId="77777777" w:rsidTr="00246A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28B54DEF" w14:textId="77777777" w:rsidR="001128C8" w:rsidRDefault="002363D3" w:rsidP="00941B9E">
-[...2 lines deleted...]
-              <w:r w:rsidR="00693757" w:rsidRPr="00941B9E">
+          <w:p w14:paraId="28B54DEF" w14:textId="6179A36F" w:rsidR="001128C8" w:rsidRDefault="00693757" w:rsidP="00941B9E">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00941B9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>Newlife</w:t>
+                <w:t>Newlife th</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00693757" w:rsidRPr="00941B9E">
+              <w:r w:rsidRPr="00941B9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t xml:space="preserve"> the Charity for Disabled Children</w:t>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00941B9E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Charity for Disabled Children</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Newlife</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nurse Helpline</w:t>
+              <w:t>Newlife Nurse Helpline</w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>0800 902 0095</w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rStyle w:val="contacthead"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56BAC66F" w14:textId="79A7780C" w:rsidR="00941B9E" w:rsidRPr="001128C8" w:rsidRDefault="00941B9E" w:rsidP="00941B9E">
@@ -1855,66 +1668,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ED23BAA" w14:textId="77777777" w:rsidR="00B868EB" w:rsidRPr="001128C8" w:rsidRDefault="00B868EB" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE0462B" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
+          <w:p w14:paraId="4FE0462B" w14:textId="3CB6E138" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001128C8">
-[...5 lines deleted...]
-              <w:t>Grants for essential equipment such as: Specialist seating, wheelchairs, beds buggies and communication aid. Free emergency equipment loan of essential equipment such as specialist beds, wheelchairs, buggies, seating systems, portable hoists, specialist toys, play therapy pods, comfort capsules for emotional needs.</w:t>
+            <w:r w:rsidRPr="008C0B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grants </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0B02" w:rsidRPr="008C0B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0B02" w:rsidRPr="008C0B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>nd loans for</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0B02">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>essential equipment such as: Specialist seating, wheelchairs, beds buggies and communication aid. Free emergency equipment loan of essential equipment such as specialist beds, wheelchairs, buggies, seating systems, portable hoists, specialist toys, play therapy pods, comfort capsules for emotional needs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="748E4238" w14:textId="77777777" w:rsidR="00324FE8" w:rsidRPr="001128C8" w:rsidRDefault="00324FE8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7859FDA1" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1941,874 +1779,1013 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grant applications must be supported by professionals who will specify and agree</w:t>
             </w:r>
             <w:r w:rsidR="00737FC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">the equipment needed. Call the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Nurse Helpline above and download the information sheet and application form.</w:t>
+              <w:t>the equipment needed. Call the Newlife Nurse Helpline above and download the information sheet and application form.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21323F68" w14:textId="55E47DE6" w:rsidR="00B868EB" w:rsidRPr="001128C8" w:rsidRDefault="00B868EB" w:rsidP="00693757">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5587" w:rsidRPr="001128C8" w14:paraId="6D91F811" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="3DCA85C5" w14:textId="77777777" w:rsidTr="00181CC1">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24929126" w14:textId="435EA68B" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="002363D3" w:rsidP="001128C8">
-[...7 lines deleted...]
-              <w:r w:rsidR="00693757" w:rsidRPr="00941B9E">
+          <w:p w14:paraId="72EA71BE" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="00D57E24" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00941B9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>British Gas Energy Trust</w:t>
+                <w:t xml:space="preserve">The League of the </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00941B9E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>H</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00941B9E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>elping Hand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="00A066D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D57E24">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F6828">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>email:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F6828">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
-[...24 lines deleted...]
-          <w:p w14:paraId="665BDF4A" w14:textId="3096CF11" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="002F6828">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>secretary@lhh.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="271A7A17" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003613C0" w:rsidRPr="001128C8" w14:paraId="51F4A992" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="16FB6E1F" w14:textId="77777777" w:rsidTr="00181CC1">
         <w:trPr>
-          <w:trHeight w:val="2554"/>
+          <w:trHeight w:val="3115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="799C8322" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
+          <w:p w14:paraId="1D7AA000" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62EAAE45" w14:textId="77777777" w:rsidR="00D70171" w:rsidRPr="001128C8" w:rsidRDefault="00D70171" w:rsidP="001B3308">
-[...8 lines deleted...]
-          <w:p w14:paraId="602C701F" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
+          <w:p w14:paraId="0458D3C8" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC14079" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D3513A" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DFEDCB" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D6340C" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
-[...35 lines deleted...]
-          <w:p w14:paraId="6B978194" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
+          <w:p w14:paraId="20B268C7" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776A6093" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4707CFC7" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11BAE02F" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9B57B7" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
+          <w:p w14:paraId="49372B36" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...65 lines deleted...]
-            </w:r>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>One-off grants of up to £</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>towards</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> items including: Essential household goods (except </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>computers and IT equipment)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">extended financial assistance, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">specialist equipment and a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>carer’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> break</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="1F497D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(depending on funding). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6481A309" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C588A1A" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicants of any age experiencing financial hardship and on a very low income are considered, providing they have an illness, physical disability, diagnosed mental health problem, learning disability or they care for an adult or child who is disabled. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007832EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Support is generally considered where other sources of funding have already been explored.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB6EE9F" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43ED282C" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377757">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">through a sponsor or referring professional, such as a social worker, healthcare professional, housing officer, or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00377757">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recognised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00377757">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00377757">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00377757">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The sponsor must ensure that all statutory entitlements, including Local Welfare Grant (where eligible) have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>applied for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submitting an application</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The sponsor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>also</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> takes responsibility for the distribution of funds in the manner agreed by LHH.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8" w:rsidDel="00123352">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsor should download and complete a form from the website. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2AF4BA" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1618586C" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
+    <w:p w14:paraId="42DA66AD" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10200" w:type="dxa"/>
+        <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8346"/>
+        <w:gridCol w:w="60"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953960" w:rsidRPr="001128C8" w14:paraId="2D05C506" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="001E5587" w:rsidRPr="001128C8" w14:paraId="6D91F811" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19928DB7" w14:textId="037AB903" w:rsidR="00953960" w:rsidRPr="00D57E24" w:rsidRDefault="002363D3" w:rsidP="00A066D0">
-[...1 lines deleted...]
-              <w:ind w:right="27"/>
+          <w:p w14:paraId="46898B86" w14:textId="46BC5A20" w:rsidR="003613C0" w:rsidRDefault="00693757" w:rsidP="00E04ECC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="00693757" w:rsidRPr="00941B9E">
+              <w:r w:rsidRPr="00941B9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>The League of the Helping Hand</w:t>
+                <w:t>British Gas Energy Trust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="00A066D0">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00693757" w:rsidRPr="00A066D0">
+            <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D57E24" w:rsidRPr="00D57E24">
+            <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00D57E24">
-[...7 lines deleted...]
-          <w:p w14:paraId="727FD470" w14:textId="3E363409" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001B3308">
+          </w:p>
+          <w:p w14:paraId="665BDF4A" w14:textId="7FD88C58" w:rsidR="00E04ECC" w:rsidRPr="001128C8" w:rsidRDefault="00E04ECC" w:rsidP="00E04ECC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953960" w:rsidRPr="001128C8" w14:paraId="10A6EDB5" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="003613C0" w:rsidRPr="001128C8" w14:paraId="51F4A992" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
-          <w:trHeight w:val="3115"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
+          <w:trHeight w:val="2554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51884A8B" w14:textId="77777777" w:rsidR="00953960" w:rsidRPr="001128C8" w:rsidRDefault="00953960" w:rsidP="001B3308">
+          <w:p w14:paraId="799C8322" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A09B7F" w14:textId="77777777" w:rsidR="00953960" w:rsidRPr="001128C8" w:rsidRDefault="00953960" w:rsidP="001B3308">
-[...26 lines deleted...]
-          <w:p w14:paraId="7F9B002D" w14:textId="77777777" w:rsidR="00953960" w:rsidRPr="001128C8" w:rsidRDefault="00953960" w:rsidP="001B3308">
+          <w:p w14:paraId="62EAAE45" w14:textId="77777777" w:rsidR="00D70171" w:rsidRPr="001128C8" w:rsidRDefault="00D70171" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602C701F" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7862CB5C" w14:textId="77777777" w:rsidR="00953960" w:rsidRPr="001128C8" w:rsidRDefault="00953960" w:rsidP="001B3308">
-[...26 lines deleted...]
-          <w:p w14:paraId="574BBDB3" w14:textId="77777777" w:rsidR="00953960" w:rsidRPr="001128C8" w:rsidRDefault="00953960" w:rsidP="001B3308">
+          <w:p w14:paraId="23D6340C" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05AAC7BE" w14:textId="77777777" w:rsidR="00693757" w:rsidRDefault="00693757" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E08696C" w14:textId="77777777" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B978194" w14:textId="77777777" w:rsidR="003613C0" w:rsidRPr="001128C8" w:rsidRDefault="003613C0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467C1751" w14:textId="240DD982" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
+          <w:p w14:paraId="4A9B57B7" w14:textId="48879BF8" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="00693757">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...136 lines deleted...]
-              <w:t xml:space="preserve">entre or </w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grants to clear domestic gas and electricity debts owed to British Gas and other suppliers</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2FFD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212A9C2F" w14:textId="77777777" w:rsidR="00DF2765" w:rsidRPr="001128C8" w:rsidRDefault="00DF2765" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="345395E8" w14:textId="713042AD" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="0027333F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Families and individuals living in extreme hardship and with exceptional/multiple vulnerabilities who are struggling with their gas and / or electricity debts.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> You must have sought help from a money/debt advice agency prior to applying.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA83686" w14:textId="77777777" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="0027333F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37083C0E" w14:textId="0853176C" w:rsidR="00693757" w:rsidRPr="001128C8" w:rsidRDefault="00693757" w:rsidP="001128C8">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apply </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00737FC6">
-[...13 lines deleted...]
-              <w:t>itzen’s</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+            <w:r w:rsidR="00E04ECC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00737FC6">
-[...23 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. The sponsor </w:t>
-[...41 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> Trust may request additional information.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="0F5219B5" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="0F5219B5" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13E901A5" w14:textId="444C58D0" w:rsidR="002F4D8D" w:rsidRPr="00D57E24" w:rsidRDefault="002363D3" w:rsidP="001B3308">
+          <w:p w14:paraId="13E901A5" w14:textId="35E99E6C" w:rsidR="002F4D8D" w:rsidRPr="00D57E24" w:rsidRDefault="00693757" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="00693757" w:rsidRPr="001968B6">
+              <w:r w:rsidRPr="001968B6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>Mobility Trust</w:t>
+                <w:t>Mobi</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001968B6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>l</w:t>
+              </w:r>
+              <w:r w:rsidRPr="001968B6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>ity Trust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00693757" w:rsidRPr="00A066D0">
+            <w:r w:rsidRPr="00A066D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel:0118 984 2588   </w:t>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE63ED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0118 984 2588   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07A2E5AF" w14:textId="3954D271" w:rsidR="00A066D0" w:rsidRPr="001128C8" w:rsidRDefault="00A066D0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007181E" w:rsidRPr="001128C8" w14:paraId="1B9A008C" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="0007181E" w:rsidRPr="001128C8" w14:paraId="1B9A008C" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
           <w:trHeight w:val="2168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C2546E9" w14:textId="77777777" w:rsidR="0007181E" w:rsidRPr="001128C8" w:rsidRDefault="0007181E" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D1E2A8B" w14:textId="77777777" w:rsidR="00666750" w:rsidRDefault="00666750" w:rsidP="001B3308">
             <w:pPr>
@@ -2945,139 +2922,154 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application via online form</w:t>
             </w:r>
             <w:r w:rsidR="005132AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656FFF" w:rsidRPr="001128C8" w14:paraId="276FDEAC" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="00656FFF" w:rsidRPr="001128C8" w14:paraId="276FDEAC" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03794E2A" w14:textId="3472DC38" w:rsidR="00656FFF" w:rsidRPr="00A066D0" w:rsidRDefault="002363D3" w:rsidP="00F0596A">
+          <w:p w14:paraId="03794E2A" w14:textId="3472DC38" w:rsidR="00656FFF" w:rsidRPr="00A066D0" w:rsidRDefault="006917E5" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="006917E5" w:rsidRPr="001968B6">
+              <w:r w:rsidRPr="001968B6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Lifeline 4 Kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A047100" w14:textId="75FCEF68" w:rsidR="006917E5" w:rsidRPr="001128C8" w:rsidRDefault="006917E5" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656FFF" w:rsidRPr="001128C8" w14:paraId="52F83DFC" w14:textId="77777777" w:rsidTr="00246A51">
+      <w:tr w:rsidR="00656FFF" w:rsidRPr="001128C8" w14:paraId="52F83DFC" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="60" w:type="dxa"/>
           <w:trHeight w:val="2979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74749200" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37121165" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B323239" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05408BFA" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1846A2C8" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
+          <w:p w14:paraId="2FC93067" w14:textId="77777777" w:rsidR="00943E2E" w:rsidRDefault="00943E2E" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1846A2C8" w14:textId="0F32ED60" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E86A871" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3090,119 +3082,159 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E01C380" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF080A0" w14:textId="40E6FBDF" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
+          <w:p w14:paraId="4CF080A0" w14:textId="35E62036" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provides the full spectrum of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pecialised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> equipment such as electric wheelchairs, mobility aids and items including </w:t>
+              <w:t xml:space="preserve"> equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="006872CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as electric wheelchairs, mobility aids and items including </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>specialised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> computers and sensory toys, also emergency and welfare appeals (see website for more details).</w:t>
             </w:r>
             <w:r w:rsidR="00CC4C1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> iPads (see website for criteria)</w:t>
             </w:r>
+            <w:r w:rsidR="006872CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. No cash grants awarded</w:t>
+            </w:r>
+            <w:r w:rsidR="00943E2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0027589C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="719CFF9E" w14:textId="77777777" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46783805" w14:textId="646FF0F7" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Disabled children and young people from birth to 18 years old. </w:t>
@@ -3219,205 +3251,482 @@
           </w:p>
           <w:p w14:paraId="2C65C2C4" w14:textId="76BE4CE4" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">end an email indicating the specific requirement and cost, brief </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> about the child including full name, date of birth, health condition and family name, postal and email address and contact telephone number to</w:t>
+              <w:t>end an email indicating the specific requirement and cost, brief factual information about the child including full name, date of birth, health condition and family name, postal and email address and contact telephone number to</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="001128C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>appeals@lifeline4kids.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An application form will then be emailed or posted to the applicant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5220E4D9" w14:textId="474E92E2" w:rsidR="00656FFF" w:rsidRPr="001128C8" w:rsidRDefault="00656FFF" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="334D1DFE" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FB75F4" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="00FE6E63" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00FE6E63">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>EDF Customer Support Fund</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00FE6E63">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A066D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tel: 0800 269 450</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E91165" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="7DA45B3B" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:trPr>
+          <w:trHeight w:val="2968"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30846BFF" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632FDD7E" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E510C08" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46475FE7" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B370852" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eligibility criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4946FEBD" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A78767" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D026618" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How to apply</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30135ADF" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7191E0AB" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To help individuals and families to clear domestic gas and electricity debts, to purchase essential energy efficient household items such as washing machines and cookers or with Bankruptcy / Debt Relief Order (DRO), Sequestration and Minimal Asset Process fees.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04650127" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E9E08D" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuals and families in need, poverty, suffering and other distress struggling to pay gas and/or electricity debts who are current domestic account holders of EDF Energy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74586194" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seek money/debt advice before applying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apply online. You will need to provide supporting documen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tation (see website for details).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57C39264" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8346"/>
         <w:gridCol w:w="60"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="3B0D81FA" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="3B0D81FA" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="60" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67F8DC95" w14:textId="0913CD9C" w:rsidR="0023231A" w:rsidRPr="00D57E24" w:rsidRDefault="002363D3" w:rsidP="0023231A">
+          <w:p w14:paraId="67F8DC95" w14:textId="01716923" w:rsidR="0023231A" w:rsidRPr="00D57E24" w:rsidRDefault="0023231A" w:rsidP="0023231A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="0023231A" w:rsidRPr="001968B6">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidR="00E20A60" w:rsidRPr="00E20A60">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>Buttle UK</w:t>
+                <w:t>Buttle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0023231A" w:rsidRPr="00A066D0">
+            <w:r w:rsidRPr="00A066D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="0023231A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: 020 7828 7311   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC0B5DB" w14:textId="77777777" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9147F" w:rsidRPr="001128C8" w14:paraId="72D2A710" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00C9147F" w:rsidRPr="001128C8" w14:paraId="72D2A710" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="60" w:type="dxa"/>
           <w:trHeight w:val="3408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0199223F" w14:textId="77777777" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
@@ -3436,183 +3745,275 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3599D123" w14:textId="77777777" w:rsidR="00A066D0" w:rsidRDefault="00A066D0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68F8FD76" w14:textId="77777777" w:rsidR="00A066D0" w:rsidRPr="001128C8" w:rsidRDefault="00A066D0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51202117" w14:textId="77777777" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
+          <w:p w14:paraId="3C01F890" w14:textId="77777777" w:rsidR="007A28AB" w:rsidRDefault="007A28AB" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51202117" w14:textId="67F1A2DD" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="2300E2ED" w14:textId="77777777" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2740A183" w14:textId="77777777" w:rsidR="00C9147F" w:rsidRPr="001128C8" w:rsidRDefault="00C9147F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B9543E" w14:textId="77777777" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
+          <w:p w14:paraId="35B9543E" w14:textId="7195441C" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Delivers or funds critical household items such as gas or electric cookers, essential household items, furniture and kitchen equipment, clothing in exceptional or emergency situations, baby equipment, fridges and freezers, washing machines, children’s beds and bedding. Maximum grant £300 (only one item per application normally considered).</w:t>
+              <w:t xml:space="preserve">Delivers or funds </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DE4A01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>essential</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> household items such as gas or electric cookers, essential household items, furniture and kitchen equipment, clothing in exceptional or emergency situations, baby equipment, fridges and freezers, washing machines, children’s beds and bedding.</w:t>
+            </w:r>
+            <w:r w:rsidR="00773E4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rant</w:t>
+            </w:r>
+            <w:r w:rsidR="00773E4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s up to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> £</w:t>
+            </w:r>
+            <w:r w:rsidR="00D73D5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5164F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00 depending on item requested</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (only one item per application normally considered).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156E7EE9" w14:textId="77777777" w:rsidR="00425727" w:rsidRPr="001128C8" w:rsidRDefault="00425727" w:rsidP="001B3308">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A3F6FD1" w14:textId="77777777" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
+          <w:p w14:paraId="0A3F6FD1" w14:textId="470960F8" w:rsidR="0023231A" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="0023231A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children aged 18 or under living with parents or carers. </w:t>
+              <w:t xml:space="preserve">Children aged </w:t>
+            </w:r>
+            <w:r w:rsidR="0050652D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 living with parents or carers. </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Families/young people living in crisis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4D6F23" w14:textId="77777777" w:rsidR="000B7729" w:rsidRPr="001128C8" w:rsidRDefault="000B7729" w:rsidP="001B3308">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BBFA967" w14:textId="7D5D8B70" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="001B3308">
+          <w:p w14:paraId="2BBFA967" w14:textId="52977F1E" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="0023231A" w:rsidP="001B3308">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>On a web-</w:t>
             </w:r>
             <w:r w:rsidR="001968B6" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3639,56 +4040,74 @@
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> who is supporting the family </w:t>
             </w:r>
             <w:r w:rsidR="00E9441B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in their home </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>who is capable of assessing their needs, and who can administer a grant on behalf of Buttle UK.</w:t>
+              <w:t xml:space="preserve">who </w:t>
+            </w:r>
+            <w:r w:rsidR="00A729A3" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>can assess</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their needs, and who can administer a grant on behalf of Buttle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00415A0C" w:rsidRPr="001128C8" w14:paraId="724C2061" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00415A0C" w:rsidRPr="001128C8" w14:paraId="724C2061" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="60" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5EACE26F" w14:textId="0577FFC6" w:rsidR="00415A0C" w:rsidRPr="00A066D0" w:rsidRDefault="0023231A" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="0628F4"/>
               </w:rPr>
               <w:t>The Heinz, Anna and Carol Kroch Foundation</w:t>
             </w:r>
@@ -3733,132 +4152,141 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PO Box</w:t>
             </w:r>
             <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 327, Hampton, London TW12 9DD </w:t>
             </w:r>
             <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00D57E24">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>hakf50@Hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A066D0" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tel: 020 8979 0609</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7581093B" w14:textId="355A2792" w:rsidR="00A066D0" w:rsidRPr="001128C8" w:rsidRDefault="00A066D0" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00415A0C" w:rsidRPr="001128C8" w14:paraId="1C25DA8F" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00415A0C" w:rsidRPr="001128C8" w14:paraId="1C25DA8F" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="60" w:type="dxa"/>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="599316C2" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ADCEF2F" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08D0CEB2" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
+          <w:p w14:paraId="08D0CEB2" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46F1D94F" w14:textId="77777777" w:rsidR="00E80BC8" w:rsidRPr="001128C8" w:rsidRDefault="00E80BC8" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B3543C" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78B34AB3" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3898,69 +4326,109 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42975628" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2D815A" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="6D2D815A" w14:textId="7ACDD0AC" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk102560934"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Grants of £100 to £200 towards hospital travel costs, household bills, furniture, other hospital expenses, clothing, food, medical and disability equipment, living costs, home adaptations and help in the home. No grants for education purposes or holidays.</w:t>
+              <w:t>Grants of £100 to £200 towards hospital travel costs, household bills, furniture, other hospital expenses, clothing, food, medical and disability equipment, living costs, home adaptations and help in the home. No grants for education purposes</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80BC8" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>holidays</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80BC8" w:rsidRPr="00E80BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80BC8" w:rsidRPr="00E80BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> research, debt relief, emergency grants, laptops, TV, radio or mobile phones.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3935B135" w14:textId="77777777" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00415A0C" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64942986" w14:textId="556753FC" w:rsidR="00415A0C" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4001,441 +4469,447 @@
               </w:rPr>
               <w:t>general public</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B708D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Please ask your representative who should be in a professional capacity (social worker, Citizens Advice Bureau, local authority or charity etc.) to contact the office directly and they will be sent details on how to apply. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="4D5A4C17" w14:textId="43183CD0" w:rsidR="00A066D0" w:rsidRPr="001128C8" w:rsidRDefault="00A066D0" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="6146CFBF" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="3F91609C" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD9C81F" w14:textId="3ED856FF" w:rsidR="00F0596A" w:rsidRPr="00FE6E63" w:rsidRDefault="002363D3" w:rsidP="00F0596A">
-[...10 lines deleted...]
-              <w:r w:rsidR="00FE6E63" w:rsidRPr="00FE6E63">
+          <w:p w14:paraId="1A507119" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="00D86A19" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
-                  <w:iCs/>
                 </w:rPr>
-                <w:t>EDF Customer Support Fund</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">  </w:t>
+                <w:t>React</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00A066D0">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
-                <w:i/>
-                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86A19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FE6E63">
-[...8 lines deleted...]
-          <w:p w14:paraId="3D437E08" w14:textId="261702F9" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
+            <w:r w:rsidRPr="00D57E24">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: 020 8940 2575    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0F9344" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="67C41A55" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="79C7CC45" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
-          <w:trHeight w:val="2968"/>
+          <w:trHeight w:val="2819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20326EBF" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
+          <w:p w14:paraId="47341065" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49CF4976" w14:textId="77777777" w:rsidR="00D27955" w:rsidRDefault="00D27955" w:rsidP="001B3308">
-[...26 lines deleted...]
-          <w:p w14:paraId="72763A84" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
+          <w:p w14:paraId="3365D6B9" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64EB3D7D" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FA2CCC9" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="139715D6" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="262D6BEA" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAFD18A" w14:textId="77777777" w:rsidR="008F02BC" w:rsidRPr="001128C8" w:rsidRDefault="008F02BC" w:rsidP="001B3308">
-[...17 lines deleted...]
-          <w:p w14:paraId="0B6AC1EC" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
+          <w:p w14:paraId="3791BA30" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA09688" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67BBCA1A" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B31DA8C" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="2A453A76" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>To help individuals and families to clear domestic gas and electricity debts, to purchase essential energy efficient household items such as washing machines and cookers or with Bankruptcy / Debt Relief Order (DRO), Sequestration and Minimal Asset Process fees.</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t>Specialist medical, mobility and educational equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (computers and sensory equipment)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, specialist furniture and homeware including white goods, travel and subsistence expenses, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>respite</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> breaks and holidays, and end of life support including funeral expenses. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE093BD" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E908F75" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financially disadvantaged families caring for a child with a life-limiting and/or p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>otentially terminal illness.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADC2E27" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE38647" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Download the form from the React website or request one by email or phone. Parents and Guardians may apply but the form must be endorsed by a medical or healthcare professional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A33226" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AD7D4A3" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
+    <w:p w14:paraId="28E5D467" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="2AE6AD72" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="2AE6AD72" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A49210B" w14:textId="04FB3A5D" w:rsidR="00F0596A" w:rsidRPr="00A066D0" w:rsidRDefault="002363D3" w:rsidP="00F0596A">
+          <w:p w14:paraId="6A49210B" w14:textId="024B96D3" w:rsidR="00F0596A" w:rsidRPr="00A066D0" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00F0596A" w:rsidRPr="00FE6E63">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00FE6E63">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carers Trust </w:t>
               </w:r>
-              <w:r w:rsidR="00F0596A" w:rsidRPr="00FE6E63">
+              <w:r w:rsidRPr="00FE6E63">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00A066D0">
+            <w:r w:rsidRPr="00A066D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">0300 772 9600   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6829E943" w14:textId="77777777" w:rsidR="00495C7F" w:rsidRPr="001128C8" w:rsidRDefault="00495C7F" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="7F92B5A3" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="00D27955" w:rsidRPr="001128C8" w14:paraId="7F92B5A3" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
           <w:trHeight w:val="2819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C95DDCA" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C6A8512" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
@@ -4500,77 +4974,75 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="442D3F10" w14:textId="77777777" w:rsidR="00D27955" w:rsidRPr="001128C8" w:rsidRDefault="00D27955" w:rsidP="001B3308">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27889E9A" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="27889E9A" w14:textId="406D7C5A" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grants of up to £</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00514C8C" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>300 for</w:t>
+            </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> essentials like breaks for carers (with or without the person they care for), items for the home (including white goods), driving lessons and other travel costs relating to caring roles, courses and materials to develop carers' skills, home repairs and short-term or time limited replacement care.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F3954AF" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="004B2D49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F5F450A" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4597,51 +5069,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56DD36F8" w14:textId="23021793" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="003E3BC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact your local carer services for advice. They will need to complete a supporting statement for you. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00531B2C" w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>F</w:t>
               </w:r>
               <w:r w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ind your nearest </w:t>
               </w:r>
               <w:r w:rsidR="001968B6" w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
@@ -4665,733 +5137,1183 @@
                 </w:rPr>
                 <w:t>C</w:t>
               </w:r>
               <w:r w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>entre or scheme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00531B2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="5F9A3A49" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="72D984AD" w14:textId="77777777" w:rsidTr="00181CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA1BEC0" w14:textId="0D469711" w:rsidR="00F0596A" w:rsidRPr="00D86A19" w:rsidRDefault="002363D3" w:rsidP="00F0596A">
-[...7 lines deleted...]
-              <w:r w:rsidR="00F0596A" w:rsidRPr="00531B2C">
+          <w:p w14:paraId="5FE2705D" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="00EE4274" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00DE4DBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>React</w:t>
+                <w:t>Variety, the Children’s Charity</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D86A19">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00D86A19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86A19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D86A19">
-[...15 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00EE4274">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: 020 7428 8100   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFD7761" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="1B595FBC" w14:textId="77777777" w:rsidTr="009575A8">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="0817ABAF" w14:textId="77777777" w:rsidTr="00181CC1">
         <w:trPr>
-          <w:trHeight w:val="2819"/>
+          <w:trHeight w:val="3655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABAE80C" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="1DC3C2C8" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F64F2EC" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
-[...26 lines deleted...]
-          <w:p w14:paraId="250E775F" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="7A1435B7" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="745D9D1F" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4661A0FA" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A697442" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9DCEDC" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0315A152" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37064B95" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
-[...17 lines deleted...]
-          <w:p w14:paraId="201502BF" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="6FDA80A2" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C85A963" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EBFFFFA" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E60AB4D" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="46CBD876" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialist medical, mobility and educational equipment, specialist furniture and homeware including white goods, travel and subsistence expenses, respite breaks and holidays, and end of life support including funeral expenses. </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="58293FEB" w14:textId="06CE54FC" w:rsidR="00F0596A" w:rsidRDefault="00F0596A" w:rsidP="00D86A19">
+              <w:t>Grants of £100-£6,000 for medical equipment such as monitoring equipment, feeding tubes or hoists, sensory play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, specialist sports </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or mobility equipment, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication aids, bathroom adaptations, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">also manual, powered and sports wheelchairs for children (via </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a separate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Provide days out and trips for children.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> There is a long list of exclusions on their website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153BFB04" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39197B41" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="349F0DFB" w14:textId="77777777" w:rsidR="00D86A19" w:rsidRPr="001128C8" w:rsidRDefault="00D86A19" w:rsidP="00D86A19">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sick, disabled and disadvantaged children and young people up to the age of 18 years, who are permanently resident in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. There is an eligibility checker on their website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219A4C4D" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="376DD7BA" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-          <w:p w14:paraId="6EDC7AA1" w14:textId="65E25C2E" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Univers 55"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications can be made by parents and medical professionals on behalf of individual children. These must be supported by an appropriate medical professional, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Univers 55"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Univers 55"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> occupational therapist, physiotherapist or paediatrician, clarifying the equipment sought and how it would benefit the child. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Univers 55"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children over 13 can apply for a wheelchair grant themselves. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Univers 55"/>
+                <w:color w:val="221E1F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Forms are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> downloadable from the website. Two quotations for the items requested should accompany the application.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF9C56D" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="51FE7DC2" w14:textId="77777777" w:rsidTr="00A066D0">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="54B93A0E" w14:textId="77777777" w:rsidTr="00181CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3D7359" w14:textId="17C655F0" w:rsidR="00F0596A" w:rsidRDefault="00F0596A" w:rsidP="008063BE">
+          <w:p w14:paraId="59BD6A74" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00DE4DBD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whizz </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DE4DBD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Kidz</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
             <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86A19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00684A85">
-[...100 lines deleted...]
-          <w:p w14:paraId="6434A082" w14:textId="48650A00" w:rsidR="008063BE" w:rsidRPr="001128C8" w:rsidRDefault="008063BE" w:rsidP="008063BE">
+            <w:r w:rsidRPr="00EE4274">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64AC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>020 7233 6600</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A9BCB4" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="4D0378EA" w14:textId="77777777" w:rsidTr="00D86A19">
+      <w:tr w:rsidR="000C6E43" w:rsidRPr="001128C8" w14:paraId="12FF2962" w14:textId="77777777" w:rsidTr="00181CC1">
         <w:trPr>
-          <w:trHeight w:val="2271"/>
+          <w:trHeight w:val="3121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2B4FD9" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="60F4FDCE" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03322475" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
-[...26 lines deleted...]
-          <w:p w14:paraId="54CB22E4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="31B9B60F" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C8A1858" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18D4B8F8" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C8C322" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10066FD4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
-[...8 lines deleted...]
-          <w:p w14:paraId="1E776B60" w14:textId="61473736" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="37F2BC4E" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762EC4B7" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3D8C26" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03368EC3" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F0F732E" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F365EA" w14:textId="3BDA7864" w:rsidR="00F0596A" w:rsidRPr="00684A85" w:rsidRDefault="00684A85" w:rsidP="00F0596A">
+          <w:p w14:paraId="6EC28939" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="75C41A50" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funds mobility equipment up to the value of £2,500 for physically disabled children and young people, such as manual and powered wheelchairs, buggies and trikes, also sports wheelchairs under some circumstances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38173490" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D483EAB" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="4D587D20" w14:textId="77777777" w:rsidR="00D86A19" w:rsidRDefault="00D86A19" w:rsidP="00F0596A">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children and young people under 18 years old with a physical disability that permanently affects their mobility and participation. Funding </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available where the applicant’s local NHS Wheelchair Service does not provide equipment to meet the child’s essential mobility needs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07991578" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D94D13" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-          <w:p w14:paraId="74932BC7" w14:textId="091DD644" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Only the parent/legal guardian of the child/young person may apply. Apply online or download an application pack. Call, email or visit the website for more information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296E9963" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRPr="001128C8" w:rsidRDefault="000C6E43" w:rsidP="00181CC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01E9E773" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
+    <w:p w14:paraId="2E3673D4" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8406"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="51FE7DC2" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3D7359" w14:textId="4999D969" w:rsidR="00F0596A" w:rsidRDefault="00F0596A" w:rsidP="008063BE">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531B2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="0628F4"/>
+              </w:rPr>
+              <w:t>Equipment for Independent Living</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86A19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00684A85">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D57E24" w:rsidRPr="00D57E24">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Park Cottage, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Donhead</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>St.Andrew</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>, Shaftesbury, SP7 9DZ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A3D4C7" w14:textId="63B06FF3" w:rsidR="008063BE" w:rsidRDefault="008063BE" w:rsidP="008063BE">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0174 782 8789</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2491CB2F" w14:textId="7A82E392" w:rsidR="008063BE" w:rsidRPr="008063BE" w:rsidRDefault="008063BE" w:rsidP="008063BE">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008063BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>equipmentforindependentliving@btinternet.com</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6434A082" w14:textId="48650A00" w:rsidR="008063BE" w:rsidRPr="001128C8" w:rsidRDefault="008063BE" w:rsidP="008063BE">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="4D0378EA" w14:textId="77777777" w:rsidTr="000C6E43">
+        <w:trPr>
+          <w:trHeight w:val="2271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2B4FD9" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F66D9FC" w14:textId="77777777" w:rsidR="00684A85" w:rsidRPr="001128C8" w:rsidRDefault="00684A85" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54CB22E4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eligibility criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10066FD4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E776B60" w14:textId="61473736" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How to apply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F365EA" w14:textId="41EF3B57" w:rsidR="00F0596A" w:rsidRPr="00684A85" w:rsidRDefault="00684A85" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk102561443"/>
+            <w:r w:rsidRPr="00684A85">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Grants for equipment such as wheelchairs, adjustable beds and communication aids.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684A85">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+                <w:color w:val="3F3F3F"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="677B06E3" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75C41A50" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Carers aged 16 and over</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D587D20" w14:textId="77777777" w:rsidR="00D86A19" w:rsidRDefault="00D86A19" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58B1A181" w14:textId="72B2A5EE" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications are considered at quarterly meetings. Please note that a health professional needs to support the application and confirm that the individual needs the equipment they have requested. Contact the charity for more information. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="74932BC7" w14:textId="091DD644" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="4E19AF27" w14:textId="77777777" w:rsidTr="00A066D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="430478BE" w14:textId="5EE13CE4" w:rsidR="00F0596A" w:rsidRPr="00D86A19" w:rsidRDefault="002363D3" w:rsidP="00F0596A">
+          <w:p w14:paraId="430478BE" w14:textId="57B8B59F" w:rsidR="00F0596A" w:rsidRPr="00D86A19" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="00F0596A" w:rsidRPr="00531B2C">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Independence at Home</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D86A19">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">0208 427 7929   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264F5FC4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="6B34CF3E" w14:textId="77777777" w:rsidTr="00531B2C">
         <w:trPr>
           <w:trHeight w:val="3967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5512,110 +6434,201 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10614C48" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E31F510" w14:textId="65AF4404" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="0E31F510" w14:textId="4EAAC359" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Financial help towards the cost of essential items to improve your independence, comfort, safety and quality of life at home. One-off grants for specialist disability, mobility and communication equipment, furniture, home adaptation and repair, kitchenware (including white goods), homeware, therapeutic toys and play equipment, heating costs (winter months only) and sundry other expenses</w:t>
+              <w:t>Financial help</w:t>
+            </w:r>
+            <w:r w:rsidR="00B47FEE" w:rsidRPr="00B47FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:color w:val="374151"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B47FEE" w:rsidRPr="00B47FEE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>between £300 and £600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> towards the cost of essential items to improve your independence, comfort, safety and quality of life at home. One-off grants for specialist disability, mobility and communication equipment, furniture, home adaptation</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and repair, kitchenware (including white goods), homeware, therapeutic toys and play equipment, heating costs (winter months only) and sundry other expenses</w:t>
             </w:r>
             <w:r w:rsidR="006F6218">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grants can only be made towards items not covered by statutory provision.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="532F7F5F" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60363228" w14:textId="33B6C745" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="60363228" w14:textId="64120EFF" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">People with physical/neurological/sensory impairments in the UK who are living at home and in financial need. Please see the list of eligible conditions on the website before applying.  </w:t>
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52B08" w:rsidRPr="00D52B08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of all ages who have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D52B08" w:rsidRPr="00D52B08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a physical</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D52B08" w:rsidRPr="00D52B08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or learning disability or </w:t>
+            </w:r>
+            <w:r w:rsidR="00B10AAC" w:rsidRPr="00D52B08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>long-term</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52B08" w:rsidRPr="00D52B08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> illness and who are in financial need</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Please see the list of eligible conditions on the website before applying.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A2F0FC9" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70F162B2" w14:textId="0387142F" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5624,144 +6637,144 @@
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a health/social care professional who is in contact with you or your family member</w:t>
             </w:r>
             <w:r w:rsidR="008063BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, or local Citizens Advice Bureau</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Visit the ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="001128C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>how to apply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’ for more information. </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please state you heard about them via Contact. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BB1B334" w14:textId="456FE6AD" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="6D15781F" w14:textId="77777777" w:rsidTr="00A066D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADE358A" w14:textId="49D48F54" w:rsidR="00F0596A" w:rsidRPr="00D57E24" w:rsidRDefault="002363D3" w:rsidP="00D86A19">
+          <w:p w14:paraId="3ADE358A" w14:textId="49D48F54" w:rsidR="00F0596A" w:rsidRPr="00D57E24" w:rsidRDefault="00F0596A" w:rsidP="00D86A19">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-              <w:r w:rsidR="00F0596A" w:rsidRPr="00531B2C">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00531B2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>The Ogilvie Charities</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D86A19">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D86A19">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The General Manager, The Gate House, 9 Burkitt Road, Woodbridge, Suffolk I</w:t>
             </w:r>
             <w:r w:rsidR="00D86A19" w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">P12 4JJ    </w:t>
             </w:r>
-            <w:r w:rsidR="00F0596A" w:rsidRPr="00D57E24">
+            <w:r w:rsidRPr="00D57E24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: 01394 388 746   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AE061D1" w14:textId="2233DE27" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="59CD074C" w14:textId="77777777" w:rsidTr="00D86A19">
         <w:trPr>
           <w:trHeight w:val="3212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5981,1282 +6994,233 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>carers.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33311DA8" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BF42352" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
+          <w:p w14:paraId="3BF42352" w14:textId="5712571F" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applications by post or email through a social worker, community nurse or similar professional agency. Include full details of weekly household income and expenditure, other agencies being approached, and details of the item or break</w:t>
             </w:r>
+            <w:r w:rsidR="00530509">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="58E4BA54" w14:textId="54938F7A" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...417 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76543B92" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
+    <w:p w14:paraId="215CDBF6" w14:textId="77777777" w:rsidR="000C6E43" w:rsidRDefault="000C6E43">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="0C4337FB" w14:textId="77777777" w:rsidTr="00A066D0">
-[...609 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="7ECD1CE9" w14:textId="77777777" w:rsidTr="00A066D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7350F0" w14:textId="7B658257" w:rsidR="00DC1F84" w:rsidRPr="00D86A19" w:rsidRDefault="002363D3" w:rsidP="00DC1F84">
+          <w:p w14:paraId="5A7350F0" w14:textId="6945445F" w:rsidR="00DC1F84" w:rsidRPr="00D86A19" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidR="00DC1F84" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Cauldwell Children</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00D86A19">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00D86A19">
+            <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tel: 0345 300 1348</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6915A7A4" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="12C88FB4" w14:textId="77777777" w:rsidTr="0045539D">
+      <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="12C88FB4" w14:textId="77777777" w:rsidTr="000C6E43">
         <w:trPr>
-          <w:trHeight w:val="4112"/>
+          <w:trHeight w:val="3219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DDB0AC9" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77398953" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="755619DA" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="032AC532" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
-[...26 lines deleted...]
-          <w:p w14:paraId="30BED6A9" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00F0596A">
+          <w:p w14:paraId="0E2D6A34" w14:textId="42492FF4" w:rsidR="00F70130" w:rsidRPr="001128C8" w:rsidRDefault="00F70130" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="243DE398" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1ADBD287" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7304,409 +7268,434 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B318940" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121EB312" w14:textId="5D4A421F" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00BF08EA" w:rsidP="00DC1F84">
+          <w:p w14:paraId="121EB312" w14:textId="5EF80E87" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00BF08EA" w:rsidP="00DC1F84">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">herapy tricycles, sensory equipment, sports equipment, car seats, car harnesses, buggies and powered wheelchairs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment and </w:t>
             </w:r>
             <w:r w:rsidR="00DC1F84" w:rsidRPr="00BF08EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>therapies for autistic children.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00BF08EA">
+              <w:t>therapies for autistic children</w:t>
+            </w:r>
+            <w:r w:rsidR="0009620E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...57 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Parent/carer training to ensure the effects of treatment and therapy </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>programmes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are maximized. Enquire for specific details.</w:t>
+              <w:t xml:space="preserve"> are maximized. Enquire </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specific details.</w:t>
+            </w:r>
+            <w:r w:rsidR="005923DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No grants for iPads, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B64C20">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>laptops or trampolines.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B3B14B" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ED35A23" w14:textId="60DE8EF6" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
+          <w:p w14:paraId="3ED35A23" w14:textId="31000538" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Children under 19 years old with a chronic illness or disability., they and their parents/guardians must be living legally in the U.K and</w:t>
+              <w:t>Children under 19 years old with a chronic illness or disability, they and their parents/guardians must be living legally in the U.K and</w:t>
             </w:r>
             <w:r w:rsidR="00737FC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>earn less than £45,000 before tax each year excluding benefits.</w:t>
+              <w:t>earn less than £</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB118D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,000 before tax each year</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0BEF" w:rsidRPr="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or receive means-tested benefits, and </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C0BEF" w:rsidRPr="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>savings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C0BEF" w:rsidRPr="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> less than £16,000</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0BEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C4F4A20" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="394B249E" w14:textId="5DB71C01" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="002363D3" w:rsidP="00D86A19">
+          <w:p w14:paraId="394B249E" w14:textId="5DB71C01" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00D86A19">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidR="00DC1F84" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Apply online</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or download an application form through </w:t>
             </w:r>
             <w:r w:rsidR="0045539D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>their</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> website. </w:t>
             </w:r>
             <w:r w:rsidR="0045539D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Or</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0038110C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">they </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>can post one out.</w:t>
             </w:r>
             <w:r w:rsidR="0045539D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Applications need to be supported by Occupational Therapist o</w:t>
             </w:r>
             <w:r w:rsidR="0045539D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="001128C8">
+            <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Physiotherapist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...22 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00F0596A" w:rsidRPr="001128C8" w14:paraId="40BEAC91" w14:textId="77777777" w:rsidTr="00A066D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="042CECAF" w14:textId="129B6B58" w:rsidR="00BF08EA" w:rsidRPr="00BF08EA" w:rsidRDefault="002363D3" w:rsidP="00DC1F84">
+          <w:p w14:paraId="042CECAF" w14:textId="129B6B58" w:rsidR="00BF08EA" w:rsidRPr="00BF08EA" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidR="00DC1F84" w:rsidRPr="00BF08EA">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00BF08EA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Percy Bilton Charity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D86A19" w:rsidRPr="00BF08EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00BF08EA" w:rsidRPr="00BF08EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel: 020 8579 2829</w:t>
@@ -7820,83 +7809,117 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46659B4C" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1B18A3" w14:textId="361AEEA2" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
+          <w:p w14:paraId="3A1B18A3" w14:textId="1FBEA88F" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Washing machines, Electric cookers, Fridges/Freezers, Beds and bedding, Vacuum cleaners and portable heaters (via their suppliers) Carpets/Flooring where there is a health </w:t>
+              <w:t xml:space="preserve">Washing machines, Electric cookers, Fridges/Freezers, Beds and bedding, Vacuum cleaners and portable heaters (via their suppliers) Carpets/Flooring where there </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a health </w:t>
             </w:r>
             <w:r w:rsidR="00737FC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> safety issue (up to £250) Essential clothing and footwear (via a pre-paid Gift Card) – no other type of grant given.</w:t>
+              <w:t xml:space="preserve"> safety issue (up to £</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00D2B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>50) Essential clothing and footwear (via a pre-paid Gift Card) – no other type of grant given.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7916361F" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05FC8676" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86A19">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
@@ -7912,99 +7935,178 @@
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Children with a physical/learning disability, serious long-term illness or severe/enduring mental health problem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0CAB4B" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10CE7BA7" w14:textId="6A65B9C8" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
+          <w:p w14:paraId="10CE7BA7" w14:textId="0783E099" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Must be made by a Social Worker, Community Psychiatric Nurse or Occupational Therapist within Local Authorities or NHS Trusts on behalf of a child. Professional should </w:t>
+              <w:t xml:space="preserve">Must be made by a Social Worker, Community Psychiatric Nurse or Occupational Therapist within Local Authorities or NHS Trusts on behalf of a child. </w:t>
+            </w:r>
+            <w:r w:rsidR="006F7D0C" w:rsidRPr="006F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications should always be </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53774" w:rsidRPr="006F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>made first</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7D0C" w:rsidRPr="006F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to statutory sources and any appropriate specialist charity</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35EA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Download an application form from their website</w:t>
             </w:r>
             <w:r w:rsidR="00BF08EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>request an application form by telephone or in writing.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47986B78" w14:textId="16CB5026" w:rsidR="00F0596A" w:rsidRPr="001128C8" w:rsidRDefault="00F0596A" w:rsidP="00F0596A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14290B7C" w14:textId="77777777" w:rsidR="00D86A19" w:rsidRDefault="00D86A19" w:rsidP="00D86A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B15210" w14:textId="4D10D8F4" w:rsidR="00DC1F84" w:rsidRPr="002F299A" w:rsidRDefault="00DC1F84" w:rsidP="00D86A19">
+    <w:p w14:paraId="65799D66" w14:textId="77777777" w:rsidR="00E72AE0" w:rsidRDefault="00E72AE0" w:rsidP="00D86A19">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF786E4" w14:textId="77777777" w:rsidR="00E72AE0" w:rsidRDefault="00E72AE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B15210" w14:textId="05984E11" w:rsidR="00DC1F84" w:rsidRPr="002F299A" w:rsidRDefault="00DC1F84" w:rsidP="00D86A19">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F299A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Wish granting charities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA5CF5C" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001B3308">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -8014,78 +8116,94 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8406"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="346B032E" w14:textId="77777777" w:rsidTr="001E0EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D66930E" w14:textId="2F9EB8D7" w:rsidR="00DC1F84" w:rsidRPr="00246A51" w:rsidRDefault="002363D3" w:rsidP="00DC1F84">
+          <w:p w14:paraId="6D66930E" w14:textId="2F9EB8D7" w:rsidR="00DC1F84" w:rsidRPr="00246A51" w:rsidRDefault="00DC1F84" w:rsidP="00DC1F84">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="00DC1F84" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>Dreams Come True Charity</w:t>
+                <w:t>Dreams Come Tru</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0045539D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0045539D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Charity</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1F84" w:rsidRPr="00246A51">
+            <w:r w:rsidRPr="00246A51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: 1428 726 330   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB770B1" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00311521">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="4D4797C6" w14:textId="77777777" w:rsidTr="002F299A">
         <w:trPr>
           <w:trHeight w:val="3121"/>
         </w:trPr>
         <w:tc>
@@ -8114,51 +8232,69 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43FA793A" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B096D40" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B11F85" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+          <w:p w14:paraId="25382CC8" w14:textId="77777777" w:rsidR="00047B4A" w:rsidRDefault="00047B4A" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57BBEEFA" w14:textId="77777777" w:rsidR="00047B4A" w:rsidRDefault="00047B4A" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B11F85" w14:textId="771ABC6F" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D13011E" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8176,114 +8312,171 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DFC9AC3" w14:textId="2EC9E296" w:rsidR="008425C6" w:rsidRDefault="008425C6" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="120673BB" w14:textId="1C927B3E" w:rsidR="008425C6" w:rsidRDefault="008425C6" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A8EB6BE" w14:textId="100559DD" w:rsidR="008425C6" w:rsidRDefault="008425C6" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773CFF5D" w14:textId="77777777" w:rsidR="00DB4A0B" w:rsidRDefault="00DB4A0B" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="385527A9" w14:textId="77777777" w:rsidR="008425C6" w:rsidRPr="001128C8" w:rsidRDefault="008425C6" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0169EF" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7049B835" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32ED8D2F" w14:textId="77777777" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+          <w:p w14:paraId="32ED8D2F" w14:textId="3A2A4272" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dreams Come True works with families to enrich the lives of children and young people with serious and life-limiting conditions by making their dreams come true. See the website for examples.</w:t>
+              <w:t xml:space="preserve">Dreams Come True works with families to enrich the lives of children and young people with serious and life-limiting conditions by making their dreams come true. </w:t>
+            </w:r>
+            <w:r w:rsidR="009D22AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Examples include sensory toys, adapted trikes and mobility equipment, laptops</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95A42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, games consoles, garden toys and equipment, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB04FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK holidays and special days out like theatre trips. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See the website for </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB04FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BD7A3A5" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7506D560" w14:textId="55905E54" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="008425C6">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8442,171 +8635,185 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">page. </w:t>
             </w:r>
             <w:r w:rsidR="008425C6" w:rsidRPr="008425C6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>You can make an urgent referral at any time. This is for a child who has a prognosis and is receiving palliative care. We have extended our age range, which is now 2 to 18 and is not restricted by geographic area, in these circumstances.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54028FE0" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FEF4FBC" w14:textId="531B13AA" w:rsidR="00DC1F84" w:rsidRDefault="001128C8" w:rsidP="001E0EE2">
-[...13 lines deleted...]
-              <w:t>Children or young people can be nominated by medical</w:t>
+          <w:p w14:paraId="7FEF4FBC" w14:textId="42425E4A" w:rsidR="00DC1F84" w:rsidRDefault="001128C8" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children or young people can </w:t>
+            </w:r>
+            <w:r w:rsidR="0092746C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be nominated by medical</w:t>
             </w:r>
             <w:r w:rsidR="00846E5C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, healthcare or social care</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> professionals</w:t>
+            </w:r>
+            <w:r w:rsidR="00846E5C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00047B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>professionals</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>Fill</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the form online then download an application pack.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684F8253" w14:textId="7725CB25" w:rsidR="0045539D" w:rsidRPr="001128C8" w:rsidRDefault="0045539D" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="38D33E5D" w14:textId="77777777" w:rsidTr="001E0EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2EF847" w14:textId="1ECF1D35" w:rsidR="001128C8" w:rsidRPr="00CD1016" w:rsidRDefault="002363D3" w:rsidP="00CD1016">
-[...1 lines deleted...]
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+          <w:p w14:paraId="6D2EF847" w14:textId="1ECF1D35" w:rsidR="001128C8" w:rsidRPr="00CD1016" w:rsidRDefault="001128C8" w:rsidP="00CD1016">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Happy Days Children’s Charity</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
             <w:r w:rsidR="00CD1016">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 014</w:t>
             </w:r>
             <w:r w:rsidR="00846E5C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00CD1016">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -8868,464 +9075,627 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>organisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and groups can apply for group days out and activity holidays. Call for an application form or download from the website.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ECDC971" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="2703354C" w14:textId="77777777" w:rsidTr="001E0EE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2F1C92" w14:textId="17338972" w:rsidR="001128C8" w:rsidRPr="002F299A" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="0045539D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Make a Wish Foundation UK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002F299A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F299A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4274">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="00A455EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>276</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41A48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40 50 60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4274">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D1D5C8" w14:textId="6C02C157" w:rsidR="00DC1F84" w:rsidRPr="002F299A" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="7C881A86" w14:textId="77777777" w:rsidTr="002F299A">
+        <w:trPr>
+          <w:trHeight w:val="2804"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41205DB4" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1DA33C" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E0C2B55" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eligibility criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E7435C" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0FCDFB" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5DDA72" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19878EB4" w14:textId="77777777" w:rsidR="00C91AFF" w:rsidRDefault="00C91AFF" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DAE683B" w14:textId="77777777" w:rsidR="006132DF" w:rsidRPr="001128C8" w:rsidRDefault="006132DF" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A920D1A" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How to apply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197DCFF8" w14:textId="77777777" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grants the wishes of children and young people with critical illnesses.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="499F6152" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06A04D82" w14:textId="5CED02BF" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any UK-resident child or young person aged 3 to 17 (applications on date of 3rd or 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> birthdays will be accepted) who is living </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F41A48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a critical </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0375C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>condition</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. A </w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF" w:rsidRPr="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘critical condition’ does not have to mean life-limiting. You can see the list of conditions that fall into </w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF" w:rsidRPr="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eligibility criteria </w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91AFF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> website.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The child must not have received a previous wish from Make a Wish or any other wish</w:t>
+            </w:r>
+            <w:r w:rsidR="005132AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">granting </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECA2C5A" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7182E1F5" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRDefault="001128C8" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Foundation accepts referrals</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00846E5C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the child’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00846E5C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>health, social or education professionals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Apply online or download an application form to email or post back</w:t>
+            </w:r>
+            <w:r w:rsidR="002F299A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA98CB7" w14:textId="729C9230" w:rsidR="00E302FA" w:rsidRPr="001128C8" w:rsidRDefault="00E302FA" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29F1753B" w14:textId="77777777" w:rsidR="009575A8" w:rsidRDefault="009575A8">
+    <w:p w14:paraId="1E1EDB89" w14:textId="77777777" w:rsidR="00E72AE0" w:rsidRDefault="00E72AE0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00B0F0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1854"/>
         <w:gridCol w:w="8406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="2703354C" w14:textId="77777777" w:rsidTr="001E0EE2">
-[...350 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="6A3B621D" w14:textId="77777777" w:rsidTr="001E0EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="258A80CB" w14:textId="7BFFF347" w:rsidR="001128C8" w:rsidRPr="002F299A" w:rsidRDefault="002363D3" w:rsidP="001128C8">
+          <w:p w14:paraId="258A80CB" w14:textId="38FEB2D1" w:rsidR="001128C8" w:rsidRPr="002F299A" w:rsidRDefault="001128C8" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Rays of Sunshine Children's Charity</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: 020 8782 1171   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A104A2" w14:textId="356DAD81" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="6EF07727" w14:textId="77777777" w:rsidTr="002F299A">
         <w:trPr>
           <w:trHeight w:val="2554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9344,51 +9714,60 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC8C4A6" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60542322" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16D4A752" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+          <w:p w14:paraId="022D0AE2" w14:textId="77777777" w:rsidR="0050413D" w:rsidRDefault="0050413D" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D4A752" w14:textId="1D2727C2" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eligibility criteria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7723B1B4" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9409,291 +9788,400 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04F01E7B" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF9016F" w14:textId="67A871C2" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="006C727E" w:rsidP="001128C8">
+          <w:p w14:paraId="1FF9016F" w14:textId="20A2A05B" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="006C727E" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grants the wishes </w:t>
+              <w:t>Grants the wishes</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6526" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>including hospital ward wishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of children with serious or life-limiting illnesses. Grants wishes, including hospital ward wishes, and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>organises</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> outings and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009B42B9" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>large-scale</w:t>
+            </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>large scale</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> events.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D35F4DE" w14:textId="77777777" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76904A58" w14:textId="2091305A" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UK children with serious or life-limiting illnesses between the ages of 3 and 18. *applications will be accepted until the day before the child's 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003F4340">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>th Birthday.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Must n</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9" w:rsidRPr="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ot </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9" w:rsidRPr="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>had a previous wish from Rays of Sunshine or another wish</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42B9" w:rsidRPr="009B42B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>granting charity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACE11B8" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D7ADAC2" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRDefault="0052577C" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052577C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nly accept referrals from medical professionals </w:t>
+            </w:r>
+            <w:r w:rsidR="00B47A72">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(with parent’s permission) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052577C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for children/young people.</w:t>
+            </w:r>
             <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> events.</w:t>
-[...104 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> They will approach the child’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB72C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">family and </w:t>
+            </w:r>
+            <w:r w:rsidR="001128C8" w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consultant after the application has been submitted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A1A980" w14:textId="0275F334" w:rsidR="0050413D" w:rsidRPr="001128C8" w:rsidRDefault="0050413D" w:rsidP="001E0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="391040BC" w14:textId="77777777" w:rsidTr="001E0EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79A45588" w14:textId="08A9D3B4" w:rsidR="001128C8" w:rsidRPr="002F299A" w:rsidRDefault="002363D3" w:rsidP="001128C8">
+          <w:p w14:paraId="79A45588" w14:textId="08A9D3B4" w:rsidR="001128C8" w:rsidRPr="002F299A" w:rsidRDefault="001128C8" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
-                <w:t xml:space="preserve">When You Wish Upon </w:t>
+                <w:t xml:space="preserve">When You Wish </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0045539D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>U</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0045539D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve">pon </w:t>
               </w:r>
               <w:proofErr w:type="gramStart"/>
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>A</w:t>
               </w:r>
               <w:proofErr w:type="gramEnd"/>
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Star</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
             <w:r w:rsidR="003F4340">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">115 979 1720   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2644D0F0" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="0E3F63A5" w14:textId="77777777" w:rsidTr="002F299A">
         <w:trPr>
           <w:trHeight w:val="2274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9768,66 +10256,82 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6885EC64" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A698CBC" w14:textId="77777777" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
+          <w:p w14:paraId="2A698CBC" w14:textId="0C68B2A8" w:rsidR="001128C8" w:rsidRPr="001128C8" w:rsidRDefault="001128C8" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Grants the wishes of children with life threatening and terminal illnesses.</w:t>
+              <w:t>Grants the wishes of children</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4ECE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001128C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>with life threatening and terminal illnesses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20388987" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DF8D8B1" w14:textId="2963F8A2" w:rsidR="00DC1F84" w:rsidRPr="002F299A" w:rsidRDefault="001128C8" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9909,165 +10413,166 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">filling out the online form. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D2E8F61" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="501A3EB1" w14:textId="77777777" w:rsidTr="001E0EE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="113F9725" w14:textId="65B43777" w:rsidR="001128C8" w:rsidRPr="00EE4274" w:rsidRDefault="002363D3" w:rsidP="001128C8">
+          <w:p w14:paraId="113F9725" w14:textId="65B43777" w:rsidR="001128C8" w:rsidRPr="00EE4274" w:rsidRDefault="001128C8" w:rsidP="001128C8">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidR="001128C8" w:rsidRPr="0045539D">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="0045539D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Promise Dreams</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="002F299A">
+            <w:r w:rsidRPr="002F299A">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
             <w:r w:rsidR="00A202A4">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1902 212 451</w:t>
             </w:r>
-            <w:r w:rsidR="001128C8" w:rsidRPr="00EE4274">
+            <w:r w:rsidRPr="00EE4274">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD0C4C9" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC1F84" w:rsidRPr="001128C8" w14:paraId="1875D6D9" w14:textId="77777777" w:rsidTr="002F299A">
         <w:trPr>
           <w:trHeight w:val="4231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19E3E6D1" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Type of grant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="571AA396" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34028C28" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60C7AC20" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="001E0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -10345,652 +10850,243 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="001128C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> be from the child’s GP or consultant and the second can be from anyone else in a supporting role, for example the child’s Social Worker, Community Nurse, School Teacher or Physiotherapist. Applicants are also required to provide three quotes (where practicable) for the dream for which they are applying.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A8365BC" w14:textId="77777777" w:rsidR="00DC1F84" w:rsidRPr="001128C8" w:rsidRDefault="00DC1F84" w:rsidP="00477141">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="082AEDD9" w14:textId="258B226B" w:rsidR="00165AEC" w:rsidRDefault="00165AEC" w:rsidP="00165AEC">
+    <w:p w14:paraId="082AEDD9" w14:textId="0BCD4351" w:rsidR="00165AEC" w:rsidRDefault="00165AEC" w:rsidP="00165AEC">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Information correct </w:t>
       </w:r>
-      <w:r w:rsidR="00A202A4">
+      <w:r w:rsidR="000C6E43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>May</w:t>
+        <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="009575A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A202A4">
+      <w:r w:rsidR="000C6E43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. We </w:t>
       </w:r>
       <w:r w:rsidR="00737FC6" w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>endeavor</w:t>
       </w:r>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to keep this information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>up-to-date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001128C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> but criteria may change at short notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BBFAFA" w14:textId="409811E0" w:rsidR="00737FC6" w:rsidRDefault="00737FC6" w:rsidP="00165AEC">
+    <w:p w14:paraId="10DE07AA" w14:textId="77777777" w:rsidR="00E72AE0" w:rsidRDefault="00E72AE0" w:rsidP="00165AEC">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F29C0A" w14:textId="21209ED0" w:rsidR="00737FC6" w:rsidRDefault="00737FC6" w:rsidP="00165AEC">
-[...409 lines deleted...]
-    <w:p w14:paraId="52D72872" w14:textId="5A9FAD8D" w:rsidR="002F4D8D" w:rsidRPr="005132AB" w:rsidRDefault="00477141" w:rsidP="00477141">
+    <w:p w14:paraId="52D72872" w14:textId="5A9FAD8D" w:rsidR="002F4D8D" w:rsidRPr="005132AB" w:rsidRDefault="00477141" w:rsidP="00E72AE0">
       <w:pPr>
         <w:pStyle w:val="bod"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-285"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AD1DAA8" wp14:editId="2A34A945">
             <wp:extent cx="6743844" cy="963296"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="A picture containing text, font, line, screenshot&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A picture containing text, font, line, screenshot&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6752394" cy="964517"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002F4D8D" w:rsidRPr="005132AB" w:rsidSect="00520DE7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="567" w:right="1797" w:bottom="567" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="04FA10A2" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="686685BB" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="72CC140C" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11001,88 +11097,94 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MetaSerifOT-Book">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000207B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Univers 55">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="591CF608" w14:textId="77777777" w:rsidR="00F0596A" w:rsidRPr="003613C0" w:rsidRDefault="00F0596A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0096583A">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0096583A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0096583A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -11093,73 +11195,73 @@
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B91253">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="0096583A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="51290CD2" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BD23E1E" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="403D256F" w14:textId="77777777" w:rsidR="00920B5B" w:rsidRDefault="00920B5B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19772109"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="125CCA2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11379,50 +11481,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23094300"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2580FE7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B714948"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="352C6A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11527,51 +11778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6B1977"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="272AEF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11676,51 +11927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="333A7CEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72E89310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11825,51 +12076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F70D35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DA67C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11974,51 +12225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2E64BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30DE0DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12123,51 +12374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C571238"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4ABC7C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12272,51 +12523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49AC0680"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="133069E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12421,51 +12672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65886510"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A31CEAB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12570,51 +12821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65AB284A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCD49F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12719,51 +12970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0A3E42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12B2B208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12869,427 +13120,525 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1135947694">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1233463763">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1570117764">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1485512178">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1700398665">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1335768969">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="730076136">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2146584396">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2146584396">
+  <w:num w:numId="9" w16cid:durableId="1646082581">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="916129885">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1646082581">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="188642432">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="291442752">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1357734629">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="75"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB5816"/>
     <w:rsid w:val="00002ABD"/>
+    <w:rsid w:val="00007B75"/>
+    <w:rsid w:val="0002141E"/>
     <w:rsid w:val="00023CFF"/>
     <w:rsid w:val="00043AEF"/>
     <w:rsid w:val="000442CB"/>
     <w:rsid w:val="00044611"/>
+    <w:rsid w:val="00047B4A"/>
     <w:rsid w:val="00055DD1"/>
     <w:rsid w:val="00060850"/>
     <w:rsid w:val="00060CAC"/>
     <w:rsid w:val="00061573"/>
     <w:rsid w:val="00062294"/>
     <w:rsid w:val="0007181E"/>
     <w:rsid w:val="00083755"/>
     <w:rsid w:val="000847A9"/>
     <w:rsid w:val="00087427"/>
     <w:rsid w:val="00093E56"/>
+    <w:rsid w:val="0009620E"/>
     <w:rsid w:val="000A03F8"/>
     <w:rsid w:val="000B7729"/>
     <w:rsid w:val="000C1E44"/>
+    <w:rsid w:val="000C6E43"/>
     <w:rsid w:val="000E612C"/>
     <w:rsid w:val="000F086C"/>
     <w:rsid w:val="001005DD"/>
     <w:rsid w:val="00101080"/>
     <w:rsid w:val="001128C8"/>
     <w:rsid w:val="00122A34"/>
     <w:rsid w:val="00122E0B"/>
     <w:rsid w:val="00130581"/>
     <w:rsid w:val="00147532"/>
     <w:rsid w:val="00151954"/>
+    <w:rsid w:val="00156E92"/>
     <w:rsid w:val="0016546F"/>
     <w:rsid w:val="001656A7"/>
     <w:rsid w:val="00165AEC"/>
     <w:rsid w:val="00166C53"/>
     <w:rsid w:val="00167A7B"/>
     <w:rsid w:val="00182BDB"/>
     <w:rsid w:val="001873A7"/>
     <w:rsid w:val="00187D85"/>
     <w:rsid w:val="001931A8"/>
     <w:rsid w:val="001968B6"/>
     <w:rsid w:val="001B3308"/>
+    <w:rsid w:val="001C0BEF"/>
     <w:rsid w:val="001E0EE2"/>
     <w:rsid w:val="001E5584"/>
     <w:rsid w:val="001E5587"/>
+    <w:rsid w:val="001E5B95"/>
     <w:rsid w:val="001F32D7"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="00225764"/>
+    <w:rsid w:val="0022660C"/>
     <w:rsid w:val="002273D5"/>
     <w:rsid w:val="0023231A"/>
+    <w:rsid w:val="002328CF"/>
     <w:rsid w:val="002353DE"/>
     <w:rsid w:val="002363D3"/>
     <w:rsid w:val="00237056"/>
+    <w:rsid w:val="0024548C"/>
     <w:rsid w:val="00246A51"/>
     <w:rsid w:val="00251A80"/>
     <w:rsid w:val="0027333F"/>
+    <w:rsid w:val="0027589C"/>
     <w:rsid w:val="002860FA"/>
     <w:rsid w:val="00286386"/>
     <w:rsid w:val="00291748"/>
     <w:rsid w:val="00294043"/>
     <w:rsid w:val="00295255"/>
     <w:rsid w:val="002A0255"/>
     <w:rsid w:val="002B1668"/>
     <w:rsid w:val="002D5E8E"/>
     <w:rsid w:val="002E49E7"/>
     <w:rsid w:val="002F299A"/>
     <w:rsid w:val="002F4D8D"/>
+    <w:rsid w:val="002F6828"/>
     <w:rsid w:val="003104A5"/>
     <w:rsid w:val="00311521"/>
     <w:rsid w:val="00313A30"/>
+    <w:rsid w:val="00324C43"/>
     <w:rsid w:val="00324FE8"/>
     <w:rsid w:val="00336026"/>
     <w:rsid w:val="003613C0"/>
+    <w:rsid w:val="00371E27"/>
+    <w:rsid w:val="00377757"/>
     <w:rsid w:val="0038110C"/>
+    <w:rsid w:val="00385E1E"/>
     <w:rsid w:val="00391611"/>
     <w:rsid w:val="00395F42"/>
     <w:rsid w:val="003A2504"/>
     <w:rsid w:val="003C3826"/>
     <w:rsid w:val="003C3BC6"/>
+    <w:rsid w:val="003E08C2"/>
     <w:rsid w:val="003E3BC0"/>
     <w:rsid w:val="003F16DF"/>
     <w:rsid w:val="003F40CC"/>
     <w:rsid w:val="003F4340"/>
     <w:rsid w:val="00404B9A"/>
     <w:rsid w:val="00405E20"/>
     <w:rsid w:val="0041021E"/>
     <w:rsid w:val="00415A0C"/>
     <w:rsid w:val="00425727"/>
     <w:rsid w:val="004430FC"/>
     <w:rsid w:val="0045539D"/>
     <w:rsid w:val="004618E0"/>
     <w:rsid w:val="00475987"/>
     <w:rsid w:val="00477141"/>
     <w:rsid w:val="00480735"/>
     <w:rsid w:val="004929EF"/>
     <w:rsid w:val="00495C7F"/>
     <w:rsid w:val="004A0AEF"/>
     <w:rsid w:val="004B2D49"/>
     <w:rsid w:val="004C0C68"/>
     <w:rsid w:val="004D126C"/>
     <w:rsid w:val="004E1558"/>
+    <w:rsid w:val="004E4ECE"/>
     <w:rsid w:val="004F33E5"/>
+    <w:rsid w:val="004F421C"/>
     <w:rsid w:val="004F61DD"/>
     <w:rsid w:val="004F67A0"/>
     <w:rsid w:val="005018B7"/>
+    <w:rsid w:val="0050413D"/>
+    <w:rsid w:val="0050652D"/>
     <w:rsid w:val="005132AB"/>
+    <w:rsid w:val="00514C8C"/>
     <w:rsid w:val="00517AF1"/>
     <w:rsid w:val="005206BF"/>
     <w:rsid w:val="00520DE7"/>
     <w:rsid w:val="005251C9"/>
+    <w:rsid w:val="0052577C"/>
+    <w:rsid w:val="00530509"/>
     <w:rsid w:val="00531B2C"/>
+    <w:rsid w:val="00542B21"/>
     <w:rsid w:val="00582B98"/>
+    <w:rsid w:val="00585502"/>
+    <w:rsid w:val="00586F5F"/>
+    <w:rsid w:val="005923DB"/>
     <w:rsid w:val="005947A5"/>
     <w:rsid w:val="005B1A13"/>
     <w:rsid w:val="005C38E6"/>
     <w:rsid w:val="005D3175"/>
     <w:rsid w:val="005D4B4F"/>
     <w:rsid w:val="005D6330"/>
     <w:rsid w:val="005F766F"/>
+    <w:rsid w:val="00600E1C"/>
+    <w:rsid w:val="006132DF"/>
     <w:rsid w:val="00613843"/>
     <w:rsid w:val="00620B50"/>
     <w:rsid w:val="0062495E"/>
     <w:rsid w:val="00635851"/>
     <w:rsid w:val="006461DF"/>
     <w:rsid w:val="00653278"/>
     <w:rsid w:val="006543BB"/>
     <w:rsid w:val="00656FFF"/>
     <w:rsid w:val="006572C8"/>
     <w:rsid w:val="00661EEE"/>
     <w:rsid w:val="00666750"/>
     <w:rsid w:val="00667585"/>
     <w:rsid w:val="00676CD4"/>
     <w:rsid w:val="0068001C"/>
     <w:rsid w:val="00684A85"/>
+    <w:rsid w:val="006872CF"/>
     <w:rsid w:val="00687FDE"/>
     <w:rsid w:val="006917E5"/>
     <w:rsid w:val="0069222D"/>
     <w:rsid w:val="00693757"/>
     <w:rsid w:val="006C727E"/>
     <w:rsid w:val="006D1EBC"/>
     <w:rsid w:val="006E14A5"/>
+    <w:rsid w:val="006F2424"/>
     <w:rsid w:val="006F6218"/>
+    <w:rsid w:val="006F7D0C"/>
     <w:rsid w:val="00717F84"/>
     <w:rsid w:val="007301AD"/>
     <w:rsid w:val="00730B42"/>
+    <w:rsid w:val="00731375"/>
     <w:rsid w:val="00737FC6"/>
     <w:rsid w:val="00740588"/>
     <w:rsid w:val="007416EC"/>
     <w:rsid w:val="00743C42"/>
     <w:rsid w:val="00744662"/>
     <w:rsid w:val="00752917"/>
     <w:rsid w:val="00767B44"/>
+    <w:rsid w:val="00773E4D"/>
+    <w:rsid w:val="007832EC"/>
     <w:rsid w:val="00791DB3"/>
     <w:rsid w:val="00797E68"/>
+    <w:rsid w:val="007A28AB"/>
+    <w:rsid w:val="007A2FFD"/>
     <w:rsid w:val="007B3A09"/>
     <w:rsid w:val="008063BE"/>
+    <w:rsid w:val="00830370"/>
     <w:rsid w:val="008425C6"/>
     <w:rsid w:val="0084278B"/>
     <w:rsid w:val="008435DA"/>
     <w:rsid w:val="008461F5"/>
     <w:rsid w:val="00846E5C"/>
     <w:rsid w:val="0085060F"/>
     <w:rsid w:val="008569C8"/>
     <w:rsid w:val="00865170"/>
+    <w:rsid w:val="00871921"/>
     <w:rsid w:val="00891EA9"/>
     <w:rsid w:val="008964F5"/>
     <w:rsid w:val="008A5870"/>
+    <w:rsid w:val="008C0B02"/>
     <w:rsid w:val="008C0B45"/>
     <w:rsid w:val="008C22FE"/>
     <w:rsid w:val="008C5D8E"/>
+    <w:rsid w:val="008D0996"/>
     <w:rsid w:val="008D1CF5"/>
     <w:rsid w:val="008D2D0D"/>
     <w:rsid w:val="008D566F"/>
     <w:rsid w:val="008F02BC"/>
+    <w:rsid w:val="0091121D"/>
     <w:rsid w:val="00913B70"/>
     <w:rsid w:val="00916C7D"/>
     <w:rsid w:val="00920B5B"/>
+    <w:rsid w:val="0092746C"/>
     <w:rsid w:val="00941B9E"/>
+    <w:rsid w:val="00943E2E"/>
     <w:rsid w:val="00946179"/>
     <w:rsid w:val="009521AD"/>
     <w:rsid w:val="00953960"/>
     <w:rsid w:val="0095511D"/>
     <w:rsid w:val="009575A8"/>
     <w:rsid w:val="00963B5F"/>
     <w:rsid w:val="0096583A"/>
     <w:rsid w:val="0096786C"/>
     <w:rsid w:val="00990A62"/>
     <w:rsid w:val="00993C67"/>
     <w:rsid w:val="009971CF"/>
     <w:rsid w:val="009A28B1"/>
     <w:rsid w:val="009A37D2"/>
+    <w:rsid w:val="009B42B9"/>
+    <w:rsid w:val="009C6526"/>
     <w:rsid w:val="009C765F"/>
+    <w:rsid w:val="009D22AC"/>
+    <w:rsid w:val="009D7A65"/>
     <w:rsid w:val="009E6D79"/>
     <w:rsid w:val="00A066D0"/>
     <w:rsid w:val="00A202A4"/>
     <w:rsid w:val="00A24FA6"/>
     <w:rsid w:val="00A26EA7"/>
     <w:rsid w:val="00A308F2"/>
     <w:rsid w:val="00A31D8C"/>
     <w:rsid w:val="00A3242C"/>
+    <w:rsid w:val="00A35178"/>
+    <w:rsid w:val="00A455EE"/>
+    <w:rsid w:val="00A64998"/>
+    <w:rsid w:val="00A729A3"/>
+    <w:rsid w:val="00A85F9C"/>
     <w:rsid w:val="00A96D57"/>
     <w:rsid w:val="00AA7E61"/>
     <w:rsid w:val="00AB5816"/>
+    <w:rsid w:val="00AC7C76"/>
     <w:rsid w:val="00AE08B6"/>
     <w:rsid w:val="00AE4EC1"/>
+    <w:rsid w:val="00AE5DF5"/>
+    <w:rsid w:val="00B10AAC"/>
     <w:rsid w:val="00B25A3A"/>
+    <w:rsid w:val="00B47A72"/>
+    <w:rsid w:val="00B47FEE"/>
     <w:rsid w:val="00B54903"/>
+    <w:rsid w:val="00B64C20"/>
     <w:rsid w:val="00B708D0"/>
     <w:rsid w:val="00B868EB"/>
     <w:rsid w:val="00B91253"/>
     <w:rsid w:val="00BB4C66"/>
+    <w:rsid w:val="00BE63ED"/>
     <w:rsid w:val="00BE7BAD"/>
     <w:rsid w:val="00BF08EA"/>
+    <w:rsid w:val="00BF3C9B"/>
     <w:rsid w:val="00BF4EC0"/>
+    <w:rsid w:val="00C0375C"/>
     <w:rsid w:val="00C05AA1"/>
     <w:rsid w:val="00C168ED"/>
     <w:rsid w:val="00C17076"/>
     <w:rsid w:val="00C2614B"/>
     <w:rsid w:val="00C32EB1"/>
+    <w:rsid w:val="00C35EA2"/>
     <w:rsid w:val="00C434ED"/>
+    <w:rsid w:val="00C53774"/>
     <w:rsid w:val="00C70722"/>
+    <w:rsid w:val="00C83511"/>
     <w:rsid w:val="00C9147F"/>
+    <w:rsid w:val="00C91AFF"/>
+    <w:rsid w:val="00CB118D"/>
     <w:rsid w:val="00CB61C8"/>
     <w:rsid w:val="00CC2217"/>
     <w:rsid w:val="00CC4C1F"/>
     <w:rsid w:val="00CD1016"/>
     <w:rsid w:val="00CD7AC9"/>
     <w:rsid w:val="00CF06D1"/>
     <w:rsid w:val="00CF5279"/>
     <w:rsid w:val="00D16DD3"/>
     <w:rsid w:val="00D16E44"/>
+    <w:rsid w:val="00D1709C"/>
+    <w:rsid w:val="00D2390C"/>
     <w:rsid w:val="00D27955"/>
     <w:rsid w:val="00D441AE"/>
     <w:rsid w:val="00D4589B"/>
+    <w:rsid w:val="00D50253"/>
+    <w:rsid w:val="00D52B08"/>
     <w:rsid w:val="00D57E24"/>
     <w:rsid w:val="00D64286"/>
     <w:rsid w:val="00D70171"/>
+    <w:rsid w:val="00D73D5E"/>
     <w:rsid w:val="00D86A19"/>
     <w:rsid w:val="00DA3863"/>
     <w:rsid w:val="00DA4AAC"/>
+    <w:rsid w:val="00DB4A0B"/>
     <w:rsid w:val="00DC17F5"/>
     <w:rsid w:val="00DC1AE1"/>
     <w:rsid w:val="00DC1F84"/>
     <w:rsid w:val="00DD24F1"/>
+    <w:rsid w:val="00DD5247"/>
+    <w:rsid w:val="00DE4A01"/>
     <w:rsid w:val="00DE4DBD"/>
     <w:rsid w:val="00DF2765"/>
+    <w:rsid w:val="00E04ECC"/>
     <w:rsid w:val="00E153B9"/>
+    <w:rsid w:val="00E20A60"/>
+    <w:rsid w:val="00E302FA"/>
     <w:rsid w:val="00E31786"/>
+    <w:rsid w:val="00E37835"/>
+    <w:rsid w:val="00E45B66"/>
+    <w:rsid w:val="00E5164F"/>
     <w:rsid w:val="00E520AA"/>
     <w:rsid w:val="00E52C5F"/>
+    <w:rsid w:val="00E615A9"/>
+    <w:rsid w:val="00E64AC2"/>
     <w:rsid w:val="00E65AEC"/>
     <w:rsid w:val="00E678F2"/>
     <w:rsid w:val="00E7117F"/>
     <w:rsid w:val="00E72766"/>
+    <w:rsid w:val="00E72AE0"/>
+    <w:rsid w:val="00E80BC8"/>
     <w:rsid w:val="00E83023"/>
     <w:rsid w:val="00E8490D"/>
     <w:rsid w:val="00E87678"/>
     <w:rsid w:val="00E9441B"/>
+    <w:rsid w:val="00E95A42"/>
+    <w:rsid w:val="00EB04FE"/>
     <w:rsid w:val="00EB4EE8"/>
     <w:rsid w:val="00EC4370"/>
     <w:rsid w:val="00EC4F42"/>
     <w:rsid w:val="00ED6463"/>
     <w:rsid w:val="00EE2DA3"/>
     <w:rsid w:val="00EE4274"/>
+    <w:rsid w:val="00EE6202"/>
+    <w:rsid w:val="00F00D2B"/>
     <w:rsid w:val="00F034E5"/>
     <w:rsid w:val="00F0488E"/>
     <w:rsid w:val="00F0596A"/>
     <w:rsid w:val="00F0706D"/>
     <w:rsid w:val="00F10F89"/>
     <w:rsid w:val="00F13F18"/>
     <w:rsid w:val="00F33C30"/>
     <w:rsid w:val="00F40FD6"/>
+    <w:rsid w:val="00F41A48"/>
     <w:rsid w:val="00F554AF"/>
     <w:rsid w:val="00F61D5A"/>
     <w:rsid w:val="00F62F88"/>
     <w:rsid w:val="00F66BF0"/>
+    <w:rsid w:val="00F70130"/>
     <w:rsid w:val="00F725C9"/>
     <w:rsid w:val="00F950F4"/>
     <w:rsid w:val="00FA1C5C"/>
     <w:rsid w:val="00FA34C8"/>
+    <w:rsid w:val="00FB72C6"/>
     <w:rsid w:val="00FC12ED"/>
     <w:rsid w:val="00FC3807"/>
     <w:rsid w:val="00FD123F"/>
     <w:rsid w:val="00FE0244"/>
+    <w:rsid w:val="00FE05CE"/>
     <w:rsid w:val="00FE6E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11F8227F"/>
   <w15:docId w15:val="{232E972E-4C68-49C0-A454-AA5BFB008F7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13729,51 +14078,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005018B7"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
@@ -14180,51 +14528,51 @@
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contacthead">
     <w:name w:val="contacthead"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00693757"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00517AF1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="94713446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="108087805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14753,51 +15101,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1365015737">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contact.org.uk/turn2us" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brucewaketrust.co.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hakf50@Hotmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caudwellchildren.com/apply-support" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lhh.org.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasspool.org.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.happydayscharity.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.childrentoday.org.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carers.org/help-and-info/carer-services-near-you" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:appeals@lifeline4kids.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.independenceathome.org.uk/how-to-apply.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whizz-kidz.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://percy-bilton-charity.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.whenyouwishuponastar.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.familyfund.org.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lifeline4kids.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carers.org/grants-and-discounts/introduction" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variety.org.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newlifecharity.co.uk/equipment-grants/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.independenceathome.org.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raysofsunshine.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.disability-grants.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mobilitytrust.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/help-support/faq/get-help-our-customer-support-fund" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reactcharity.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glasspool.org.uk/grants/glasspool-grants" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.make-a-wish.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.turn2us.org.uk/grants_search/search_by_topic.aspx?PageNumber=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buttleuk.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ogilviecharities.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caudwellchildren.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.promisedreams.co.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.britishgasenergytrust.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dreamscometrue.uk.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contact.org.uk/turn2us" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newlifecharity.co.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buttleuk.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dreamscometrue.uk.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.britishgasenergytrust.org.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.independenceathome.org.uk/how-to-apply.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raysofsunshine.org.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.childrentoday.org.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carers.org/grants-and-discounts/introduction" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:appeals@lifeline4kids.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whizz-kidz.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caudwellchildren.com/apply-support" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.happydayscharity.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.familyfund.org.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lifeline4kids.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reactcharity.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caudwellchildren.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lhh.org.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.variety.org.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.promisedreams.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.disability-grants.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mobilitytrust.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hakf50@Hotmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carers.org/help-and-info/carer-services-near-you" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ogilviecharities.org.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.whenyouwishuponastar.org.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.turn2us.org.uk/grants_search/search_by_topic.aspx?PageNumber=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/help-support/faq/get-help-our-customer-support-fund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.independenceathome.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://percy-bilton-charity.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretary@lhh.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.make-a-wish.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15056,77 +15404,110 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D4933709B50204CA06D854E180845BC" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b503074a70f8e7f2c12b9b6a41d530a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03173614-37d3-4826-b85a-543e3fcc8c7f" xmlns:ns3="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93a12c5a4d04c42384853ec6b86976a5" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D4933709B50204CA06D854E180845BC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bc4809a589fa807a5a444140d720a39">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="03173614-37d3-4826-b85a-543e3fcc8c7f" xmlns:ns3="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="65c9e61967ad81fecc781cd6974586db" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="03173614-37d3-4826-b85a-543e3fcc8c7f"/>
     <xsd:import namespace="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03173614-37d3-4826-b85a-543e3fcc8c7f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0deafc9c-293e-4550-b778-43a1d4bf699b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -15135,50 +15516,65 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{37b8425f-323d-4f0a-ba60-fd7835923c3a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -15278,150 +15674,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="03173614-37d3-4826-b85a-543e3fcc8c7f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5B44BA-BD77-4F80-A73A-48968D43AE1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05981A41-5755-437E-800D-14F82AF4FE60}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B04BA4-3E66-49CD-B835-80A567D74886}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB536F0D-D84F-4C25-8B70-17432A2B04E6}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2509C3B1-1F2C-4807-A216-BCAD65563512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4f0b5b7f-e3f1-449f-a34c-5c57674ac43a"/>
     <ds:schemaRef ds:uri="03173614-37d3-4826-b85a-543e3fcc8c7f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>21047</Characters>
+  <Pages>9</Pages>
+  <Words>3575</Words>
+  <Characters>19952</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>49</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>498</Lines>
+  <Paragraphs>171</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CaF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24690</CharactersWithSpaces>
+  <CharactersWithSpaces>23356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="156" baseType="variant">
       <vt:variant>
         <vt:i4>4194365</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@cafamily.org.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3539005</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -15876,27 +16246,30 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CaF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D4933709B50204CA06D854E180845BC</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>